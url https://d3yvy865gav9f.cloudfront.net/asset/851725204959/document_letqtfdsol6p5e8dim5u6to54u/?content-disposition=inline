--- v0 (2025-11-07)
+++ v1 (2026-04-01)
@@ -5,360 +5,416 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://smacloud.sharepoint.com/sites/teams-7582/Shared Documents/2. IR/Consensus/Website/2025/Pre Q3 2025/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://smacloud.sharepoint.com/sites/teams-7582/Shared Documents/2. IR/Consensus/Website/2026/Pre Q4 2025/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="347" documentId="13_ncr:1_{298628E3-D6DB-4AF5-BAB4-1AB4D3745970}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9E981CA4-2668-4F6F-B5EA-02AA5015B003}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CBCD4309-6683-4A71-B4FB-295A541FDE65}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{3228A20E-93AB-497C-A3E8-1A4A83EE0AC2}"/>
   </bookViews>
   <sheets>
     <sheet name="OUTPUT Website DE" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'OUTPUT Website DE'!$A$1:$Q$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'OUTPUT Website DE'!$A$1:$Q$33</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" concurrentManualCount="12"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="50">
   <si>
     <t>Diese Aufstellung dient lediglich zur Information und ist keine Aufforderung zum Kauf, Halten oder Verkauf von Wertpapieren. Das Unternehmen wird von zahlreichen deutschen und internationalen Finanzanalysten beobachtet. Die nachfolgende Liste enthält die nach unserer Kenntnis wesentlichen, uns vorliegenden Sell-Side Analysten, die SMA Solar Technology AG (SMA) bewerten. Diese Liste kann unvollständig sein und gelegentlich geändert werden. SMA kann keine Gewähr für eine vollständige Darstellung aller auf dem Markt befindlichen Analystenberichte übernehmen. Von den aufgeführten Analysten vertretene Meinungen, Ansichten bzw. gemachte Prognosen, Schätzungen und Vorhersagen hinsichtlich der Performance von SMA stellen nicht die Meinungen, Ansichten, Prognosen, Schätzungen und Vorhersagen von SMA bzw. des Vorstands von SMA dar, sondern geben nur die Meinungen, Ansichten, Prognosen, Schätzungen und Vorhersagen dieser Analysten wieder. Dass SMA die Namen der Analysten zur Verfügung stellt, bedeutet nicht, dass das Unternehmen ihre Berichte, Schlüsse oder Empfehlungen gutheißt oder damit einverstanden ist. SMA übernimmt keine Haftung für die Richtigkeit der Darstellung und keine Verpflichtung zur Aktualisierung. Interessenten sind gehalten, die Research-Berichte der genannten Analysten direkt oder von deren Arbeitgebern zu beziehen. SMA selbst stellt keine dieser Research-Berichte zur Verfügung.</t>
   </si>
   <si>
     <t>Disclaimer</t>
   </si>
   <si>
     <t>EBIT</t>
   </si>
   <si>
     <t>EBITDA</t>
   </si>
   <si>
     <t>Umsatz</t>
   </si>
   <si>
     <t>Höchst</t>
   </si>
   <si>
     <t>Tiefst</t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="0"/>
         <rFont val="SMA Futura Global"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="0"/>
         <rFont val="SMA Futura Global"/>
         <family val="2"/>
       </rPr>
       <t>GJ 2025e</t>
     </r>
   </si>
   <si>
     <t>KPIs in Mio€</t>
   </si>
   <si>
-    <r>
-[...14 lines deleted...]
-  <si>
     <t>Halten</t>
   </si>
   <si>
-    <t>Paris, FR</t>
-[...4 lines deleted...]
-  <si>
     <t>Oddo BHF</t>
   </si>
   <si>
     <t>Frankfurt, DE</t>
   </si>
   <si>
     <t>Guido Hoymann</t>
   </si>
   <si>
     <t>Metzler</t>
   </si>
   <si>
     <t>London, UK</t>
   </si>
   <si>
     <t>Constantin Hesse</t>
   </si>
   <si>
     <t>Jefferies</t>
   </si>
   <si>
-    <t>Mengxian Sun</t>
-[...1 lines deleted...]
-  <si>
     <t>Deutsche Bank</t>
   </si>
   <si>
     <t>Stamford, US</t>
   </si>
   <si>
     <t>Jeffrey Osborne</t>
   </si>
   <si>
     <t>Lasse Stüben</t>
   </si>
   <si>
     <t>Berenberg</t>
   </si>
   <si>
     <t>letzte Aktualisierung</t>
   </si>
   <si>
     <t>Kursziel                     in Euro</t>
   </si>
   <si>
     <t>Empfehlung</t>
   </si>
   <si>
     <t>Standort</t>
   </si>
   <si>
     <t>Analyst</t>
   </si>
   <si>
     <t>Institution</t>
-  </si>
-[...1 lines deleted...]
-    <t>Research Analysten</t>
   </si>
   <si>
     <t>SMA Solar Technology AG</t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="0"/>
         <rFont val="SMA Futura Global"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="0"/>
         <rFont val="SMA Futura Global"/>
         <family val="2"/>
       </rPr>
       <t>GJ 2026e</t>
     </r>
   </si>
   <si>
     <t>DZ Bank</t>
   </si>
   <si>
     <t>Thorsten Reigber</t>
   </si>
   <si>
     <t>Neutral</t>
   </si>
   <si>
     <t>TD Cowen</t>
   </si>
   <si>
-    <t>Nachstehend finden Sie eine Auflistung der Banken und Wertpapierhäuser sowie die Namen der Analysten, die regelmäßig über die Aktie der SMA Solar Technology AG berichten.</t>
-[...1 lines deleted...]
-  <si>
     <t>Verkaufen</t>
   </si>
   <si>
-    <t>Stand: 29.10.2025</t>
-[...1 lines deleted...]
-  <si>
+    <t>GJ 2024 Ist</t>
+  </si>
+  <si>
+    <t>Olivia Pulvermacher</t>
+  </si>
+  <si>
+    <t>Kaufen</t>
+  </si>
+  <si>
+    <t>Klaus Ringel</t>
+  </si>
+  <si>
+    <t>Q4 2024 Ist</t>
+  </si>
+  <si>
+    <t>Q4 2025e</t>
+  </si>
+  <si>
+    <t>GJ 2025 
+Guidance</t>
+  </si>
+  <si>
+    <t>Folgende Analysten beobachten die Aktie der SMA Solar Technology AG:</t>
+  </si>
+  <si>
+    <t>Stand: 11.03.2026</t>
+  </si>
+  <si>
+    <r>
+      <t>Research Analysten</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="SMA Futura Global"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Konsensus</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="SMA Futura Global"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Stand: 03.02.2026</t>
+    </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
-        <sz val="11"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="SMA Futura Global"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color theme="1"/>
         <rFont val="SMA Futura Global"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
+        <sz val="9"/>
+        <color theme="1"/>
         <rFont val="SMA Futura Global"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Der Konsensus basiert auf dem Mittelwert der vorgenannten sieben Analysten.</t>
+      <t xml:space="preserve"> Basierend auf aktuellstem Analyst Research oder Konsensuserhebungen.</t>
     </r>
   </si>
   <si>
-    <t>Q3 2025e</t>
-[...14 lines deleted...]
-    <t>GJ 2025 Guidance</t>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <rFont val="SMA Futura Global"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="SMA Futura Global"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Der Konsensus basiert auf dem Mittelwert von sechs Analysten.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <rFont val="SMA Futura Global"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="SMA Futura Global"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Ein Update erfolgt nach Veröffentlichung der finalen Zahlen am 26.03.2026 und Erhalt aller neuen Analystenschätzungen.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="6" formatCode="#,##0\ &quot;€&quot;;[Red]\-#,##0\ &quot;€&quot;"/>
-    <numFmt numFmtId="8" formatCode="#,##0.00\ &quot;€&quot;;[Red]\-#,##0.00\ &quot;€&quot;"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="SMA Futura Global"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="SMA Futura Global"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="SMA Futura Global"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="SMA Futura Global"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="SMA Futura Global"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="SMA Futura Global"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
-      <name val="SMA Futura Global"/>
-[...4 lines deleted...]
-      <sz val="11"/>
       <name val="SMA Futura Global"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="SMA Futura Global"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="0"/>
       <name val="SMA Futura Global"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="SMA Futura Global"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -406,90 +462,101 @@
       <color theme="1"/>
       <name val="SMA Futura Global"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="SMA Futura Global"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="SMA Futura Global"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="SMA Futura Global"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color rgb="FFFF0000"/>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="SMA Futura Global"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="SMA Futura Global"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
       <name val="SMA Futura Global"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF004A7F"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
@@ -578,281 +645,281 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="3" fontId="15" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="22" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="1" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="3" fontId="11" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
@@ -1186,1491 +1253,1548 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B616989A-4C2C-4CF2-94B6-E71C889C526F}">
-  <dimension ref="A1:BO39"/>
+  <dimension ref="A1:BL43"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C6" sqref="C6:Q13"/>
+      <selection sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="0.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="3" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="5" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="7.7109375" style="5" customWidth="1"/>
+    <col min="5" max="5" width="8.7109375" style="5" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" style="3" customWidth="1"/>
-    <col min="7" max="7" width="8.140625" style="3" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="14" width="7.140625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="1.140625" style="3" customWidth="1"/>
+    <col min="8" max="8" width="10" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.7109375" style="3" customWidth="1"/>
+    <col min="10" max="11" width="8.7109375" style="4" customWidth="1"/>
+    <col min="12" max="12" width="8.7109375" style="2" customWidth="1"/>
+    <col min="13" max="13" width="8.7109375" style="3" customWidth="1"/>
+    <col min="14" max="14" width="8.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="7.140625" style="1" customWidth="1"/>
     <col min="16" max="16" width="7" customWidth="1"/>
     <col min="17" max="17" width="7.140625" customWidth="1"/>
     <col min="18" max="18" width="9.7109375" customWidth="1"/>
     <col min="19" max="19" width="1.42578125" customWidth="1"/>
     <col min="20" max="20" width="9.7109375" customWidth="1"/>
     <col min="21" max="21" width="1.42578125" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" customWidth="1"/>
     <col min="23" max="23" width="1.42578125" customWidth="1"/>
     <col min="24" max="24" width="9.7109375" customWidth="1"/>
     <col min="25" max="25" width="1.28515625" customWidth="1"/>
     <col min="26" max="26" width="2.28515625" customWidth="1"/>
     <col min="27" max="27" width="9.7109375" customWidth="1"/>
     <col min="28" max="28" width="1.42578125" customWidth="1"/>
     <col min="29" max="32" width="8" customWidth="1"/>
     <col min="33" max="33" width="1.42578125" customWidth="1"/>
     <col min="34" max="34" width="9.7109375" customWidth="1"/>
     <col min="35" max="35" width="1.42578125" customWidth="1"/>
     <col min="36" max="36" width="9.7109375" customWidth="1"/>
     <col min="37" max="37" width="1.42578125" customWidth="1"/>
     <col min="38" max="38" width="9.7109375" customWidth="1"/>
     <col min="39" max="39" width="1.28515625" customWidth="1"/>
     <col min="40" max="40" width="11.5703125" customWidth="1"/>
     <col min="41" max="41" width="2.140625" customWidth="1"/>
     <col min="42" max="42" width="11.5703125" customWidth="1"/>
     <col min="43" max="43" width="2.140625" customWidth="1"/>
     <col min="44" max="44" width="3.28515625" customWidth="1"/>
     <col min="45" max="45" width="4.42578125" customWidth="1"/>
     <col min="46" max="46" width="5.140625" customWidth="1"/>
     <col min="47" max="47" width="1.7109375" customWidth="1"/>
     <col min="48" max="16384" width="11.5703125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-[...54 lines deleted...]
-      <c r="A4" s="53" t="s">
+    <row r="1" spans="1:62" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+    </row>
+    <row r="2" spans="1:62" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="36"/>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="36"/>
+      <c r="N2" s="36"/>
+    </row>
+    <row r="3" spans="1:62" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="57" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" s="57"/>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="57"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="57"/>
+      <c r="N3" s="57"/>
+      <c r="O3" s="57"/>
+    </row>
+    <row r="4" spans="1:62" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="44" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="44"/>
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="44"/>
+      <c r="K4" s="44"/>
+      <c r="L4" s="44"/>
+      <c r="M4" s="44"/>
+      <c r="N4" s="44"/>
+      <c r="O4" s="44"/>
+      <c r="P4" s="44"/>
+      <c r="Q4" s="44"/>
+    </row>
+    <row r="5" spans="1:62" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="36"/>
+      <c r="B5" s="36"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="36"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="36"/>
+      <c r="G5" s="36"/>
+      <c r="H5" s="36"/>
+      <c r="I5" s="36"/>
+      <c r="J5" s="36"/>
+      <c r="K5" s="36"/>
+      <c r="L5" s="36"/>
+      <c r="N5" s="61" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="61"/>
+      <c r="P5" s="61"/>
+      <c r="Q5" s="41"/>
+    </row>
+    <row r="6" spans="1:62" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="37"/>
+      <c r="B6" s="36"/>
+      <c r="C6" s="58" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="K6" s="58"/>
+      <c r="L6" s="59" t="s">
+        <v>23</v>
+      </c>
+      <c r="M6" s="59"/>
+      <c r="N6" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="O6" s="60"/>
+      <c r="P6" s="60"/>
+      <c r="AU6" s="1"/>
+    </row>
+    <row r="7" spans="1:62" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="36"/>
+      <c r="B7" s="36"/>
+      <c r="C7" s="44" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="44"/>
+      <c r="E7" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" s="44"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="I7" s="44"/>
+      <c r="J7" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="K7" s="44"/>
+      <c r="L7" s="45">
+        <v>36</v>
+      </c>
+      <c r="M7" s="45"/>
+      <c r="N7" s="46">
+        <v>46036</v>
+      </c>
+      <c r="O7" s="46"/>
+      <c r="P7" s="46"/>
+    </row>
+    <row r="8" spans="1:62" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="36"/>
+      <c r="B8" s="36"/>
+      <c r="C8" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="53"/>
+      <c r="E8" s="53" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" s="53"/>
+      <c r="G8" s="53"/>
+      <c r="H8" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="I8" s="53"/>
+      <c r="J8" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="K8" s="38"/>
+      <c r="L8" s="54">
+        <v>28</v>
+      </c>
+      <c r="M8" s="54"/>
+      <c r="N8" s="55">
+        <v>46092</v>
+      </c>
+      <c r="O8" s="55"/>
+      <c r="P8" s="55"/>
+      <c r="AU8" s="1"/>
+    </row>
+    <row r="9" spans="1:62" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="36"/>
+      <c r="B9" s="36"/>
+      <c r="C9" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" s="44"/>
+      <c r="E9" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="F9" s="44"/>
+      <c r="G9" s="44"/>
+      <c r="H9" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I9" s="44"/>
+      <c r="J9" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="K9" s="44"/>
+      <c r="L9" s="45">
+        <v>13</v>
+      </c>
+      <c r="M9" s="45"/>
+      <c r="N9" s="46">
+        <v>45946</v>
+      </c>
+      <c r="O9" s="46"/>
+      <c r="P9" s="46"/>
+      <c r="AU9" s="1"/>
+    </row>
+    <row r="10" spans="1:62" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="36"/>
+      <c r="B10" s="36"/>
+      <c r="C10" s="53" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="53"/>
+      <c r="E10" s="53" t="s">
+        <v>15</v>
+      </c>
+      <c r="F10" s="53"/>
+      <c r="G10" s="53"/>
+      <c r="H10" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="I10" s="53"/>
+      <c r="J10" s="53" t="s">
+        <v>37</v>
+      </c>
+      <c r="K10" s="53"/>
+      <c r="L10" s="54">
         <v>39</v>
       </c>
-      <c r="B4" s="53"/>
-[...150 lines deleted...]
-      <c r="M9" s="60">
+      <c r="M10" s="54"/>
+      <c r="N10" s="55">
+        <v>46084</v>
+      </c>
+      <c r="O10" s="55"/>
+      <c r="P10" s="55"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+    </row>
+    <row r="11" spans="1:62" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="35"/>
+      <c r="C11" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="N9" s="60"/>
-[...65 lines deleted...]
-      <c r="Q11" s="61"/>
+      <c r="D11" s="44"/>
+      <c r="E11" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" s="44"/>
+      <c r="G11" s="44"/>
+      <c r="H11" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I11" s="44"/>
+      <c r="J11" s="44" t="s">
+        <v>37</v>
+      </c>
+      <c r="K11" s="44"/>
+      <c r="L11" s="45">
+        <v>37</v>
+      </c>
+      <c r="M11" s="45"/>
+      <c r="N11" s="46">
+        <v>46084</v>
+      </c>
+      <c r="O11" s="46"/>
+      <c r="P11" s="46"/>
+      <c r="AS11" s="1"/>
+      <c r="AT11" s="1"/>
+      <c r="AU11" s="1"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
-      <c r="BJ11"/>
-[...14 lines deleted...]
-      <c r="H12" s="62" t="s">
+    </row>
+    <row r="12" spans="1:62" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="35"/>
+      <c r="C12" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="53"/>
+      <c r="E12" s="53" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" s="53"/>
+      <c r="G12" s="53"/>
+      <c r="H12" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="I12" s="62"/>
-[...13 lines deleted...]
-      <c r="Q12" s="59"/>
+      <c r="I12" s="53"/>
+      <c r="J12" s="53" t="s">
+        <v>32</v>
+      </c>
+      <c r="K12" s="53"/>
+      <c r="L12" s="54">
+        <v>34</v>
+      </c>
+      <c r="M12" s="54"/>
+      <c r="N12" s="55">
+        <v>46084</v>
+      </c>
+      <c r="O12" s="55"/>
+      <c r="P12" s="55"/>
+      <c r="AS12" s="1"/>
+      <c r="AT12" s="1"/>
+      <c r="AU12" s="1"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
-      <c r="BJ12"/>
-[...23 lines deleted...]
-      <c r="M13" s="60">
+    </row>
+    <row r="13" spans="1:62" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="35"/>
+      <c r="C13" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" s="44"/>
+      <c r="E13" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="44"/>
+      <c r="G13" s="44"/>
+      <c r="H13" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="N13" s="60"/>
-[...4 lines deleted...]
-      <c r="Q13" s="61"/>
+      <c r="I13" s="44"/>
+      <c r="J13" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="K13" s="44"/>
+      <c r="L13" s="45">
+        <v>30</v>
+      </c>
+      <c r="M13" s="45"/>
+      <c r="N13" s="46">
+        <v>46084</v>
+      </c>
+      <c r="O13" s="46"/>
+      <c r="P13" s="46"/>
+      <c r="AS13" s="1"/>
+      <c r="AT13" s="1"/>
+      <c r="AU13" s="1"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
-      <c r="BJ13"/>
-[...4 lines deleted...]
-      <c r="B14" s="40"/>
+    </row>
+    <row r="14" spans="1:62" ht="7.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="35"/>
+      <c r="AT14" s="1"/>
+      <c r="AU14" s="1"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
-      <c r="BK14"/>
-[...19 lines deleted...]
-      <c r="O15" s="52"/>
+    </row>
+    <row r="15" spans="1:62" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="71" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="71"/>
+      <c r="C15" s="71"/>
+      <c r="D15" s="71"/>
+      <c r="E15" s="71"/>
+      <c r="F15" s="71"/>
+      <c r="G15" s="71"/>
+      <c r="H15" s="71"/>
+      <c r="I15" s="71"/>
+      <c r="J15" s="42"/>
+      <c r="K15" s="42"/>
+      <c r="L15" s="42"/>
+      <c r="M15" s="42"/>
+      <c r="N15" s="42"/>
+      <c r="O15" s="42"/>
+      <c r="P15" s="42"/>
+      <c r="Q15" s="42"/>
+      <c r="AT15" s="1"/>
+      <c r="AU15" s="1"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
-      <c r="BK15"/>
-[...3 lines deleted...]
-      <c r="B16" s="40"/>
+    </row>
+    <row r="16" spans="1:62" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="35"/>
+      <c r="O16" s="40"/>
+      <c r="P16" s="40"/>
+      <c r="Q16" s="40"/>
+      <c r="AT16" s="1"/>
+      <c r="AU16" s="1"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-      <c r="BK16"/>
-[...68 lines deleted...]
-      <c r="AY17"/>
+    </row>
+    <row r="17" spans="1:64" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="35"/>
+      <c r="L17" s="61"/>
+      <c r="M17" s="61"/>
+      <c r="N17" s="61"/>
+      <c r="O17" s="61"/>
+      <c r="P17" s="61"/>
+      <c r="Q17" s="61"/>
+      <c r="AT17" s="1"/>
+      <c r="AU17" s="1"/>
       <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
-      <c r="BK17"/>
-[...69 lines deleted...]
-      <c r="AY18"/>
+    </row>
+    <row r="18" spans="1:64" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="57" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="57"/>
+      <c r="C18" s="57"/>
+      <c r="D18" s="39"/>
+      <c r="E18" s="39"/>
+      <c r="F18" s="39"/>
+      <c r="G18" s="39"/>
+      <c r="H18" s="39"/>
+      <c r="I18" s="39"/>
+      <c r="J18" s="41"/>
+      <c r="K18" s="39"/>
+      <c r="L18" s="41"/>
+      <c r="M18" s="41"/>
+      <c r="N18" s="41"/>
+      <c r="O18" s="41"/>
+      <c r="P18" s="41"/>
+      <c r="Q18" s="41"/>
+      <c r="AT18" s="1"/>
+      <c r="AU18" s="1"/>
       <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
-      <c r="BK18"/>
-[...44 lines deleted...]
-      <c r="AZ19"/>
+    </row>
+    <row r="19" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="35"/>
+      <c r="J19" s="41"/>
+      <c r="L19" s="41"/>
+      <c r="M19" s="70" t="s">
+        <v>46</v>
+      </c>
+      <c r="N19" s="70"/>
+      <c r="O19" s="41"/>
+      <c r="P19" s="41"/>
+      <c r="Q19" s="41"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
-      <c r="BM19"/>
-[...41 lines deleted...]
-      <c r="R20" s="1"/>
+    </row>
+    <row r="20" spans="1:64" s="30" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" s="33"/>
+      <c r="C20" s="62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20" s="64" t="s">
+        <v>40</v>
+      </c>
+      <c r="E20" s="65"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20" s="62" t="s">
+        <v>35</v>
+      </c>
+      <c r="I20" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="J20" s="65"/>
+      <c r="K20" s="66" t="s">
+        <v>41</v>
+      </c>
+      <c r="L20" s="67"/>
+      <c r="M20" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="N20" s="65"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
-      <c r="AX20"/>
-[...1 lines deleted...]
-      <c r="AZ20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
-      <c r="BM20"/>
-[...36 lines deleted...]
-      <c r="Q21" s="70"/>
+    </row>
+    <row r="21" spans="1:64" s="30" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="34"/>
+      <c r="B21" s="33"/>
+      <c r="C21" s="63"/>
+      <c r="D21" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="E21" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21" s="63"/>
+      <c r="I21" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="J21" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="K21" s="68"/>
+      <c r="L21" s="69"/>
+      <c r="M21" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="N21" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21"/>
-[...1 lines deleted...]
-      <c r="AZ21" s="23"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
-      <c r="BM21"/>
-[...67 lines deleted...]
-      <c r="AU22"/>
+    </row>
+    <row r="22" spans="1:64" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="B22" s="29"/>
+      <c r="C22" s="50">
+        <v>470.3</v>
+      </c>
+      <c r="D22" s="72">
+        <v>357</v>
+      </c>
+      <c r="E22" s="73"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22" s="50">
+        <v>1530</v>
+      </c>
+      <c r="I22" s="72">
+        <v>1492</v>
+      </c>
+      <c r="J22" s="73"/>
+      <c r="K22" s="50">
+        <v>1450</v>
+      </c>
+      <c r="L22" s="50">
+        <v>1500</v>
+      </c>
+      <c r="M22" s="72">
+        <v>1548</v>
+      </c>
+      <c r="N22" s="73"/>
       <c r="AV22"/>
       <c r="AW22"/>
-      <c r="AX22"/>
-[...1 lines deleted...]
-      <c r="AZ22" s="23"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
-      <c r="BM22"/>
-[...63 lines deleted...]
-      <c r="AU23"/>
+    </row>
+    <row r="23" spans="1:64" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="48"/>
+      <c r="B23" s="29"/>
+      <c r="C23" s="50"/>
+      <c r="D23" s="28">
+        <v>337</v>
+      </c>
+      <c r="E23" s="27">
+        <v>376</v>
+      </c>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23" s="50"/>
+      <c r="I23" s="28">
+        <v>1472</v>
+      </c>
+      <c r="J23" s="27">
+        <v>1511</v>
+      </c>
+      <c r="K23" s="50"/>
+      <c r="L23" s="50"/>
+      <c r="M23" s="28">
+        <v>1427</v>
+      </c>
+      <c r="N23" s="27">
+        <v>1605</v>
+      </c>
       <c r="AV23"/>
       <c r="AW23"/>
-      <c r="AX23"/>
-[...1 lines deleted...]
-      <c r="AZ23" s="7"/>
+      <c r="BB23"/>
+      <c r="BC23"/>
+      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
-      <c r="BM23"/>
-[...40 lines deleted...]
-      </c>
+    </row>
+    <row r="24" spans="1:64" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="B24" s="26"/>
+      <c r="C24" s="51">
+        <v>-99.5</v>
+      </c>
+      <c r="D24" s="76">
+        <v>-53</v>
+      </c>
+      <c r="E24" s="77"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24" s="51">
+        <v>-15.9</v>
+      </c>
+      <c r="I24" s="76">
+        <v>-70</v>
+      </c>
+      <c r="J24" s="77"/>
+      <c r="K24" s="51">
+        <v>-80</v>
+      </c>
+      <c r="L24" s="51">
+        <v>-30</v>
+      </c>
+      <c r="M24" s="76">
+        <v>139</v>
+      </c>
+      <c r="N24" s="77"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
-      <c r="AV24"/>
-[...3 lines deleted...]
-      <c r="AZ24" s="7"/>
+      <c r="AV24" s="23"/>
+      <c r="AW24" s="22"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-      <c r="BM24"/>
-[...17 lines deleted...]
-      <c r="AV25" s="8"/>
+    </row>
+    <row r="25" spans="1:64" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="49"/>
+      <c r="B25" s="26"/>
+      <c r="C25" s="51"/>
+      <c r="D25" s="25">
+        <v>-66</v>
+      </c>
+      <c r="E25" s="24">
+        <v>-19</v>
+      </c>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25" s="51"/>
+      <c r="I25" s="25">
+        <v>-83</v>
+      </c>
+      <c r="J25" s="24">
+        <v>-36</v>
+      </c>
+      <c r="K25" s="51"/>
+      <c r="L25" s="51"/>
+      <c r="M25" s="25">
+        <v>35</v>
+      </c>
+      <c r="N25" s="24">
+        <v>168</v>
+      </c>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25" s="23"/>
+      <c r="AW25" s="22"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
     </row>
-    <row r="26" spans="1:67" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="AV26" s="8"/>
+    <row r="26" spans="1:64" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="21"/>
+      <c r="C26" s="50">
+        <v>-139</v>
+      </c>
+      <c r="D26" s="74">
+        <v>-63</v>
+      </c>
+      <c r="E26" s="75"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26" s="50">
+        <v>-93.1</v>
+      </c>
+      <c r="I26" s="74">
+        <v>-186</v>
+      </c>
+      <c r="J26" s="75"/>
+      <c r="K26" s="50">
+        <v>-190</v>
+      </c>
+      <c r="L26" s="50">
+        <v>-140</v>
+      </c>
+      <c r="M26" s="74">
+        <v>82</v>
+      </c>
+      <c r="N26" s="75"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26" s="7"/>
+      <c r="AW26" s="7"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
     </row>
-    <row r="27" spans="1:67" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="AV27" s="8"/>
+    <row r="27" spans="1:64" s="18" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="48"/>
+      <c r="B27" s="21"/>
+      <c r="C27" s="52"/>
+      <c r="D27" s="20">
+        <v>-79</v>
+      </c>
+      <c r="E27" s="19">
+        <v>-13</v>
+      </c>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27" s="52"/>
+      <c r="I27" s="20">
+        <v>-202</v>
+      </c>
+      <c r="J27" s="19">
+        <v>-136</v>
+      </c>
+      <c r="K27" s="52"/>
+      <c r="L27" s="52"/>
+      <c r="M27" s="20">
+        <v>20</v>
+      </c>
+      <c r="N27" s="19">
+        <v>106</v>
+      </c>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27" s="7"/>
+      <c r="AW27" s="7"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
     </row>
-    <row r="28" spans="1:67" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="O28" s="11"/>
+    <row r="28" spans="1:64" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C28" s="15"/>
+      <c r="D28" s="17"/>
+      <c r="E28" s="17"/>
+      <c r="F28" s="15"/>
+      <c r="G28" s="15"/>
+      <c r="H28" s="8"/>
+      <c r="I28" s="15"/>
+      <c r="J28" s="16"/>
+      <c r="K28" s="16"/>
+      <c r="L28" s="14"/>
+      <c r="M28" s="15"/>
+      <c r="N28" s="14"/>
+      <c r="O28" s="13"/>
       <c r="AV28" s="8"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
     </row>
-    <row r="29" spans="1:67" ht="151.5" customHeight="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="Q29" s="53"/>
+    <row r="29" spans="1:64" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="47" t="s">
+        <v>48</v>
+      </c>
+      <c r="B29" s="47"/>
+      <c r="C29" s="47"/>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="47"/>
+      <c r="G29" s="47"/>
+      <c r="H29" s="47"/>
+      <c r="I29" s="43"/>
+      <c r="J29" s="43"/>
+      <c r="K29" s="43"/>
+      <c r="L29" s="43"/>
+      <c r="M29" s="43"/>
+      <c r="N29" s="43"/>
+      <c r="O29" s="12"/>
       <c r="AV29" s="8"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
     </row>
-    <row r="30" spans="1:67" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="N30" s="1"/>
+    <row r="30" spans="1:64" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="47" t="s">
+        <v>49</v>
+      </c>
+      <c r="B30" s="47"/>
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="47"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
+      <c r="N30" s="47"/>
+      <c r="O30" s="12"/>
       <c r="AV30" s="8"/>
-    </row>
-    <row r="31" spans="1:67" x14ac:dyDescent="0.25">
+      <c r="BB30"/>
+      <c r="BC30"/>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+    </row>
+    <row r="31" spans="1:64" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="7"/>
       <c r="B31" s="7"/>
-      <c r="C31" s="9"/>
-[...10 lines deleted...]
-      <c r="N31" s="1"/>
+      <c r="C31" s="11"/>
+      <c r="D31" s="11"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="11"/>
+      <c r="G31" s="11"/>
+      <c r="H31" s="11"/>
+      <c r="I31" s="11"/>
+      <c r="J31" s="11"/>
+      <c r="K31" s="11"/>
+      <c r="L31" s="11"/>
+      <c r="M31" s="11"/>
+      <c r="N31" s="11"/>
+      <c r="O31" s="11"/>
       <c r="AV31" s="8"/>
-    </row>
-[...14 lines deleted...]
-      <c r="N32" s="1"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+    </row>
+    <row r="32" spans="1:64" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="B32" s="57"/>
+      <c r="C32" s="57"/>
+      <c r="F32" s="11"/>
+      <c r="J32" s="11"/>
+      <c r="K32" s="11"/>
+      <c r="L32" s="11"/>
+      <c r="M32" s="11"/>
+      <c r="N32" s="11"/>
+      <c r="O32" s="11"/>
       <c r="AV32" s="8"/>
-    </row>
-[...7 lines deleted...]
-      <c r="G33" s="1"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+    </row>
+    <row r="33" spans="1:64" ht="151.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="B33" s="44"/>
+      <c r="C33" s="44"/>
+      <c r="D33" s="44"/>
+      <c r="E33" s="44"/>
+      <c r="F33" s="44"/>
+      <c r="G33" s="44"/>
+      <c r="H33" s="44"/>
+      <c r="I33" s="44"/>
+      <c r="J33" s="44"/>
+      <c r="K33" s="44"/>
+      <c r="L33" s="44"/>
+      <c r="M33" s="44"/>
+      <c r="N33" s="44"/>
+      <c r="O33" s="44"/>
+      <c r="P33" s="44"/>
+      <c r="Q33" s="44"/>
       <c r="AV33" s="8"/>
-    </row>
-    <row r="34" spans="1:48" x14ac:dyDescent="0.25">
+      <c r="BB33"/>
+      <c r="BC33"/>
+      <c r="BD33"/>
+      <c r="BE33"/>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+    </row>
+    <row r="34" spans="1:64" x14ac:dyDescent="0.25">
       <c r="A34" s="7"/>
       <c r="B34" s="7"/>
       <c r="C34" s="9"/>
       <c r="D34" s="9"/>
       <c r="E34" s="9"/>
-      <c r="F34" s="1"/>
-      <c r="G34" s="1"/>
+      <c r="F34" s="9"/>
+      <c r="G34" s="9"/>
+      <c r="H34" s="10"/>
+      <c r="I34" s="1"/>
+      <c r="J34" s="1"/>
+      <c r="K34" s="1"/>
+      <c r="L34" s="1"/>
+      <c r="M34" s="1"/>
+      <c r="N34" s="1"/>
       <c r="AV34" s="8"/>
     </row>
-    <row r="35" spans="1:48" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:64" x14ac:dyDescent="0.25">
       <c r="A35" s="7"/>
       <c r="B35" s="7"/>
-      <c r="C35" s="6"/>
-[...5 lines deleted...]
-    <row r="36" spans="1:48" x14ac:dyDescent="0.25">
+      <c r="C35" s="9"/>
+      <c r="D35" s="9"/>
+      <c r="E35" s="9"/>
+      <c r="F35" s="9"/>
+      <c r="G35" s="9"/>
+      <c r="H35" s="10"/>
+      <c r="I35" s="1"/>
+      <c r="J35" s="1"/>
+      <c r="K35" s="1"/>
+      <c r="L35" s="1"/>
+      <c r="M35" s="1"/>
+      <c r="N35" s="1"/>
+      <c r="AV35" s="8"/>
+    </row>
+    <row r="36" spans="1:64" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="7"/>
       <c r="B36" s="7"/>
-      <c r="C36" s="6"/>
-[...5 lines deleted...]
-    <row r="37" spans="1:48" x14ac:dyDescent="0.25">
+      <c r="C36" s="9"/>
+      <c r="D36" s="9"/>
+      <c r="E36" s="9"/>
+      <c r="F36" s="9"/>
+      <c r="G36" s="9"/>
+      <c r="H36" s="10"/>
+      <c r="I36" s="1"/>
+      <c r="J36" s="1"/>
+      <c r="K36" s="1"/>
+      <c r="L36" s="1"/>
+      <c r="M36" s="1"/>
+      <c r="N36" s="1"/>
+      <c r="AV36" s="8"/>
+    </row>
+    <row r="37" spans="1:64" x14ac:dyDescent="0.25">
+      <c r="A37" s="7"/>
+      <c r="B37" s="7"/>
+      <c r="C37" s="9"/>
+      <c r="D37" s="9"/>
+      <c r="E37" s="9"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
-    </row>
-    <row r="38" spans="1:48" x14ac:dyDescent="0.25">
+      <c r="AV37" s="8"/>
+    </row>
+    <row r="38" spans="1:64" x14ac:dyDescent="0.25">
+      <c r="A38" s="7"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="9"/>
+      <c r="D38" s="9"/>
+      <c r="E38" s="9"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
-    </row>
-    <row r="39" spans="1:48" x14ac:dyDescent="0.25">
+      <c r="AV38" s="8"/>
+    </row>
+    <row r="39" spans="1:64" x14ac:dyDescent="0.25">
+      <c r="A39" s="7"/>
+      <c r="B39" s="7"/>
+      <c r="C39" s="6"/>
+      <c r="D39" s="6"/>
+      <c r="E39" s="6"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
     </row>
+    <row r="40" spans="1:64" x14ac:dyDescent="0.25">
+      <c r="A40" s="7"/>
+      <c r="B40" s="7"/>
+      <c r="C40" s="6"/>
+      <c r="D40" s="6"/>
+      <c r="E40" s="6"/>
+      <c r="F40" s="1"/>
+      <c r="G40" s="1"/>
+    </row>
+    <row r="41" spans="1:64" x14ac:dyDescent="0.25">
+      <c r="F41" s="1"/>
+      <c r="G41" s="1"/>
+    </row>
+    <row r="42" spans="1:64" x14ac:dyDescent="0.25">
+      <c r="F42" s="1"/>
+      <c r="G42" s="1"/>
+    </row>
+    <row r="43" spans="1:64" x14ac:dyDescent="0.25">
+      <c r="F43" s="1"/>
+      <c r="G43" s="1"/>
+    </row>
   </sheetData>
-  <mergeCells count="75">
-[...27 lines deleted...]
-    <mergeCell ref="G17:H17"/>
+  <mergeCells count="89">
+    <mergeCell ref="I22:J22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="A33:Q33"/>
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="I26:J26"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="L24:L25"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="L26:L27"/>
+    <mergeCell ref="A30:N30"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:G13"/>
-    <mergeCell ref="M13:N13"/>
-[...5 lines deleted...]
-    <mergeCell ref="O12:Q12"/>
+    <mergeCell ref="L13:M13"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="L17:Q17"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="H20:H21"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="K20:L21"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="A15:I15"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:G11"/>
-    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="L11:M11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="E12:G12"/>
     <mergeCell ref="H12:I12"/>
-    <mergeCell ref="M12:N12"/>
-[...5 lines deleted...]
-    <mergeCell ref="O10:Q10"/>
+    <mergeCell ref="L12:M12"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="E8:G8"/>
+    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="N9:P9"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="N10:P10"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="E9:G9"/>
-    <mergeCell ref="M9:N9"/>
-[...10 lines deleted...]
-    <mergeCell ref="H8:J8"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="E10:G10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="H9:I9"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:Q4"/>
-    <mergeCell ref="O5:Q5"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="E6:G6"/>
-    <mergeCell ref="M6:N6"/>
-[...2 lines deleted...]
-    <mergeCell ref="K6:L6"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="N6:P6"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="L8:M8"/>
+    <mergeCell ref="N8:P8"/>
+    <mergeCell ref="N11:P11"/>
+    <mergeCell ref="N12:P12"/>
+    <mergeCell ref="N13:P13"/>
+    <mergeCell ref="C7:D7"/>
+    <mergeCell ref="E7:G7"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="N7:P7"/>
+    <mergeCell ref="A29:H29"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="A26:A27"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="K22:K23"/>
+    <mergeCell ref="L22:L23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
   <customProperties>
     <customPr name="_pios_id" r:id="rId2"/>
   </customProperties>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="111a0b86-6c67-40f3-bcfb-ed4390397c65" xmlns:ns3="45f8d2cb-35a7-402f-bb1c-1c781c479d24" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cb0c1a96eb92d688c8ec712a272668e1" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAEABA51931A146AA63819129CF85D1" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="74d162edc88b60be071419e6240d7a47">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="111a0b86-6c67-40f3-bcfb-ed4390397c65" xmlns:ns3="45f8d2cb-35a7-402f-bb1c-1c781c479d24" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3aea46296290473f08a863ad42053480" ns2:_="" ns3:_="">
     <xsd:import namespace="111a0b86-6c67-40f3-bcfb-ed4390397c65"/>
     <xsd:import namespace="45f8d2cb-35a7-402f-bb1c-1c781c479d24"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -2831,77 +2955,97 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="111a0b86-6c67-40f3-bcfb-ed4390397c65">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="45f8d2cb-35a7-402f-bb1c-1c781c479d24" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{227CE3B9-D98A-42E3-BC78-FA0640BEBEEF}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D3966F4-D587-42FF-BE1B-1520FB0B501D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="45f8d2cb-35a7-402f-bb1c-1c781c479d24"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="111a0b86-6c67-40f3-bcfb-ed4390397c65"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26256246-1365-47EB-9BF5-F7016A161E51}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8521C3E7-C169-40E4-82AF-8EC70227402A}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>